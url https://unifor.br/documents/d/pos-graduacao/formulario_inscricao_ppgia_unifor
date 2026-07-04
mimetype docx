--- v0 (2026-01-14)
+++ v1 (2026-07-04)
@@ -1,3054 +1,4083 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/header3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/header2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="8616" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8616"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00750F05" w14:paraId="1F395BB5" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8616" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>FORMULÁRIO DE INSCRIÇÃO – SELEÇÃO MESTRADO/DOUTORADO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33214AA5" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F" w:rsidP="0000421C">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>Informática Aplicada</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Programa de Pós-Graduação em Informática Aplicada</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="767FF855" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="8645" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4322"/>
-        <w:gridCol w:w="4323"/>
+        <w:gridCol w:w="4322"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00750F05" w14:paraId="4E6BC205" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>TERMO DE ACEITE PARA TRATAMENTO DE DADOS: A Universidade de Fortaleza (UNIFOR) está ciente de que os dados que você irá informar em seguida são protegidos pela Lei Geral de Proteção de Dados (L13709/18). Por isso, antes de continuar com o seu atendimento, apresentamos um resumo sobre o tratamento dos seus dados pessoais. Os dados pessoais coletados a seguir serão tratados pela Universidade de Fortaleza para fins de processamento de sua matrícula e prestação de serviços educacionais. Tais dados não serão compartilhados com outras instituições, exceto com aquelas que prestem serviços para a UNIFOR, o que se dará de acordo com nossas instruções. A Universidade de Fortaleza (UNIFOR) recomenda que você acesse e leia a Política de Privacidade que está disponível em https://www.unifor.br/politica-de-privacidade, a fim de obter outras informações a respeito das atividades de tratamento de dados pessoais que realiza. Caso pretenda tratar de alguma questão específica relacionada a privacidade/proteção de dados pessoais, você pode entrar em contato com nosso Encarregado de Proteção de Dados, o que poderá fazer via e-mail: atendimento.epd@unifor.br.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="2C21233B" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(     ) CONCORDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(     ) NÃO CONDORDO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E5154F2" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="8676" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4320"/>
+        <w:gridCol w:w="4319"/>
         <w:gridCol w:w="4356"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00750F05" w14:paraId="1E0420A8" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:sz w:val="20"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4319" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>MESTRADO (     )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4355" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcW w:w="4356" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>DOUTORADO (     )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F658CA6" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="8676" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1172"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="159"/>
-        <w:gridCol w:w="206"/>
-        <w:gridCol w:w="108"/>
+        <w:gridCol w:w="205"/>
+        <w:gridCol w:w="109"/>
         <w:gridCol w:w="609"/>
         <w:gridCol w:w="695"/>
         <w:gridCol w:w="262"/>
-        <w:gridCol w:w="211"/>
+        <w:gridCol w:w="210"/>
         <w:gridCol w:w="821"/>
         <w:gridCol w:w="202"/>
-        <w:gridCol w:w="1230"/>
-        <w:gridCol w:w="1921"/>
+        <w:gridCol w:w="1231"/>
+        <w:gridCol w:w="1920"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00750F05" w14:paraId="1FF36F3C" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>DADOS PESSOAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="4BEED09C" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>NOME:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="66DC7CDC" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">RAÇA/COR: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1083" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73D1CDF6" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BRANCA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52D7439D" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(   )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:tcW w:w="1082" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2749B195" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>PRETA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="512E68E9" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(   )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcW w:w="957" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7B8CEE" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>PARDA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ADA81F2" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(   )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:tcW w:w="1233" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB7E194" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>INDÍGENA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7855BB3C" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(   )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1231" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFCF026" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMARELA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0195A552" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(   )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1935" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64F3E127" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>NÃO DECLARAR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B116F01" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(   )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="155C163F" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="4008" w:type="dxa"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4029" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">DATA DE NASCIMENTO: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4667" w:type="dxa"/>
+            <w:tcW w:w="4646" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ESTADO CIVIL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="4115B310" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:sz w:val="20"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1172" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">GÊNERO: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1449" w:type="dxa"/>
+            <w:tcW w:w="1444" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A81537E" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>MASCULINO (   )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1413" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E6D011B" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>FEMININO (   )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcW w:w="2726" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36D05E12" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>OUTRO (   )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1920" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72B5BCB7" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>NÃO DECLARAR (   )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="08C40FF7" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="4008" w:type="dxa"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4029" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>NATURALIDADE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4667" w:type="dxa"/>
+            <w:tcW w:w="4646" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>NACIONALIDADE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="03F3C576" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="2383" w:type="dxa"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">RG: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcW w:w="2090" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">ORG. EXP.: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1027" w:type="dxa"/>
+            <w:tcW w:w="1023" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">UF: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3165" w:type="dxa"/>
+            <w:tcW w:w="3151" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="5ED14616" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="2698" w:type="dxa"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2725" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>PESSOA COM DEFCIÊNCIA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2609" w:type="dxa"/>
+            <w:tcW w:w="2597" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(    ) SIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3368" w:type="dxa"/>
+            <w:tcW w:w="3353" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(    ) NÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D7AAF8F" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="8676" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1807"/>
-        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2125"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="425"/>
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="2836"/>
         <w:gridCol w:w="1057"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00750F05" w14:paraId="50E6EBA8" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ENDEREÇO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="5FF9F094" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="4784" w:type="dxa"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4783" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AV/RUA:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3892" w:type="dxa"/>
+            <w:tcW w:w="3893" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>COMPL.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="55538395" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="4359" w:type="dxa"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BAIRRO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CIDADE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1057" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>UF:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="3A34C805" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">CEP: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">FONE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:tcW w:w="4744" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>E-MAIL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15EA3ED0" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="8676" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8676"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00750F05" w14:paraId="631F69EF" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>LINHA DE PESQUISA (PARA PREENCHIMENTO VIDE EDITAL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="121E88D6" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38742F18" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="8676" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8676"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00750F05" w14:paraId="0816BD1D" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>DADOS PROFISSIONAIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="1E13C9A5" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>PROFISSÃO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="3707B694" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CURSO SUPERIOR (POR INSTITUIÇÃO CREDENCIADA):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="56D2A554" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="0712505E" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">INSTITUIÇÃO: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="31B90EB1" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">ANO DE CONCLUSÃO: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23757432" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="8676" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8676"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00750F05" w14:paraId="0AFC21FC" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>DADOS DE MESTRADO CONCLUÍDO*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="5FEF3E5D" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>PROFISSÃO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="262D9DF3" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CURSO SUPERIOR (POR INSTITUIÇÃO CREDENCIADA):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="14135D3B" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="182D8E5E" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">INSTITUIÇÃO: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="00AEA801" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">ANO DE CONCLUSÃO: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="476FD8B3" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>*Apenas para candidatos ao Doutorado que tenham Mestrado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D9168F" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2B432E7D" w14:textId="77777777" w:rsidR="007B634F" w:rsidRDefault="007B634F">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4B5B3046" w14:textId="77777777" w:rsidR="007B634F" w:rsidRDefault="007B634F">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0457D67C" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="38CBF97C" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="8676" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2917"/>
         <w:gridCol w:w="2916"/>
-        <w:gridCol w:w="2843"/>
+        <w:gridCol w:w="2916"/>
+        <w:gridCol w:w="2844"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00750F05" w14:paraId="16F4A11D" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>EXPERIÊNCIA PROFISSIONAL ANTERIOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="008FF076" w14:textId="77777777">
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>EMPRESA/INSTITUIÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2916" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ÁREA DE ATUAÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2843" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>FUNÇÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="58E5E6D7" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:tc>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2916" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-            </w:pPr>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="032BCAED" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:tc>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2916" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-            </w:pPr>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2916" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42149288" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="8676" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8676"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00750F05" w14:paraId="6334DD92" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>MOTIVOS QUE O LEVARAM A PARTICIPAR DO CURSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="7031BC74" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>PROFISSIONAL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="22528DDB" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1261"/>
+          <w:trHeight w:val="1261" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...39 lines deleted...]
-            </w:pPr>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="58AE9DDB" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>PESSOAL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="05D92F8E" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1261"/>
+          <w:trHeight w:val="1261" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...39 lines deleted...]
-            </w:pPr>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="780212A1" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0291A599" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="8676" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4320"/>
+        <w:gridCol w:w="4319"/>
         <w:gridCol w:w="4356"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00750F05" w14:paraId="6995FE27" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8675" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>DURANTE A REALIZAÇÃO DO CURSO, PODERÁ SE DEDICAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="36C70509" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:sz w:val="20"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4319" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(     ) EM TEMPO PARCIAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4355" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcW w:w="4356" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(     ) EM TEMPO INTEGRAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C18EA30" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="8676" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="911"/>
+        <w:gridCol w:w="910"/>
         <w:gridCol w:w="3409"/>
-        <w:gridCol w:w="463"/>
+        <w:gridCol w:w="464"/>
         <w:gridCol w:w="3893"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00750F05" w14:paraId="5F3A54B0" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="d9" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>FORMA DE PAGAMENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="7C5AE54B" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="4320" w:type="dxa"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4319" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>RECURSOS PRÓPRIOS: (     )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4356" w:type="dxa"/>
+            <w:tcW w:w="4357" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BOLSA UNIFOR (DOCENTE):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="27127063" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BOLSA/EMPRESA/INSTITUIÇÃO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="662E03BF" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-              <w:t>: Anexar declaração de responsabilidade financeira por parte da instituição.</w:t>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Obs: Anexar declaração de responsabilidade financeira por parte da instituição.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00750F05" w14:paraId="15EA729E" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:sz w:val="20"/>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">APOIO: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="3873" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>GARANTIDO (     )</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3893" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>PENDENTE (     )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E3BC9C0" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="36B7A6FD" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Lista de documentos solicitados (anexar em PDF):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8E0264" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Comprovante de pagamento ou depósito da taxa d</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> inscrição;</w:t>
+        <w:t>Comprovante de pagamento ou depósito da taxa de inscrição;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FE7EEE" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>RG ou Documento de Identidade equivalente;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0658710B" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>CPF;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F55AC9" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Currículo Lattes e suas Comprovações (dos últimos 5 anos);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7287CFEE" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Diploma de Graduação;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F40E455" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Histórico de Graduação;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578468EB" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Diploma de Mestrado (para candidatos ao Doutorado);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB9E99F" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="007B634F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Histórico de Mestrado (para candidatos ao Doutorado);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4B4610" w14:textId="4FADCB26" w:rsidR="00750F05" w:rsidRDefault="007B634F">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Proposta de pesquisa/Projeto (</w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Proposta de pesquisa/Projeto (Obrigatório para Doutorado).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CB9B99" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Termo de Envio: Afirmo que as informações prestadas são verdadeiras e solicito a minha inscrição no Processo de Seleção definido pelo Edital do Programa de Pós-Graduação em </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> da Universidade de Fortaleza.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F438059" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Termo de Envio: Afirmo que as informações prestadas são verdadeiras e solicito a minha inscrição no Processo de Seleção definido pelo Edital do Programa de Pós-Graduação em Informática Aplicada (PPGIA) da Universidade de Fortaleza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="8645" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4322"/>
-        <w:gridCol w:w="4323"/>
+        <w:gridCol w:w="4322"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00750F05" w14:paraId="2BAF6029" w14:textId="77777777">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(     ) SIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4322" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcBorders/>
+            <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(     )NÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0208C856" w14:textId="77777777" w:rsidR="00750F05" w:rsidRDefault="00750F05">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00750F05">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId2"/>
+      <w:headerReference w:type="default" r:id="rId3"/>
+      <w:headerReference w:type="first" r:id="rId4"/>
+      <w:footerReference w:type="even" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="426" w:left="1701" w:header="708" w:footer="0" w:gutter="0"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="360" w:charSpace="4096"/>
+      <w:pgMar w:left="1701" w:right="1701" w:gutter="0" w:header="708" w:top="1417" w:footer="0" w:bottom="426"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...36 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3FF3C3B2" w14:textId="77777777" w:rsidR="007A3BE6" w:rsidRDefault="007A3BE6">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="019565B6" w14:textId="77777777" w:rsidR="007A3BE6" w:rsidRDefault="007A3BE6">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="50B9EA88" w14:textId="77777777" w:rsidR="007A3BE6" w:rsidRDefault="007A3BE6">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7CC3AAE5" w14:textId="77777777" w:rsidR="007A3BE6" w:rsidRDefault="007A3BE6">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7E4149CD" w14:textId="3DA3A3BC" w:rsidR="00750F05" w:rsidRDefault="007A3BE6">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49CD4202" wp14:editId="2F206F26">
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>2552700</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>142875</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2438400" cy="609600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Image 1" descr="Logo-Unifor-4"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Image 1" descr="Logo-Unifor-4"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2438400" cy="609600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4B79A688" w14:textId="77777777" w:rsidR="007A3BE6" w:rsidRDefault="007A3BE6">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
     </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:drawing>
+        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>2552700</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>142875</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2438400" cy="609600"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Image 1" descr="Logo-Unifor-4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Image 1" descr="Logo-Unifor-4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2438400" cy="609600"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
-[...8 lines deleted...]
-  </w:endnotePr>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...36 lines deleted...]
-  <w15:docId w15:val="{36A69166-40BC-3C4F-8664-69170386968D}"/>
+  <w:themeFontLang w:val="pt-BR" w:eastAsia="ja-JP" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3204,52 +4233,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -3307,581 +4336,493 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
-[...20 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
     <w:name w:val="Cabeçalho Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Cabealho"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00546F04"/>
+    <w:rsid w:val="00546f04"/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
     <w:name w:val="Rodapé Char"/>
-    <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Rodap"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00546F04"/>
+    <w:rsid w:val="00546f04"/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="LinkdaInternet">
-[...1 lines deleted...]
-    <w:basedOn w:val="Fontepargpadro"/>
+  <w:style w:type="character" w:styleId="LinkdaInternetuser" w:customStyle="1">
+    <w:name w:val="Link da Internet (user)"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DB4F36"/>
+    <w:qFormat/>
+    <w:rsid w:val="00db4f36"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:themeColor="hyperlink" w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel1">
-[...19 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
-    <w:name w:val="Title"/>
+    <w:name w:val="Título"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Corpodetexto"/>
+    <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="140"/>
+      <w:spacing w:before="0" w:after="140"/>
     </w:pPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lista">
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Corpodetexto"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Legenda">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
+  <w:style w:type="paragraph" w:styleId="ndice">
     <w:name w:val="Índice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ndiceuser" w:customStyle="1">
+    <w:name w:val="Índice (user)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00856D7D"/>
+    <w:rsid w:val="00856d7d"/>
     <w:pPr>
+      <w:spacing w:before="0" w:after="200"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho">
+  <w:style w:type="paragraph" w:styleId="Cabealhoerodap">
+    <w:name w:val="Cabeçalho e rodapé"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00546F04"/>
+    <w:rsid w:val="00546f04"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4252"/>
-        <w:tab w:val="right" w:pos="8504"/>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rodap">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00546F04"/>
+    <w:rsid w:val="00546f04"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4252"/>
-        <w:tab w:val="right" w:pos="8504"/>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
     </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Semlista" w:default="1">
+    <w:name w:val="Sem lista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="008D3C67"/>
+    <w:rsid w:val="008d3c67"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Escritório">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Escritório">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/25.2.7.2$Windows_X86_64 LibreOffice_project/5cbfd1ab6520636bb5f7b99185aa69bd7456825d</Application>
+  <AppVersion></AppVersion>
+  <DocSecurity>0</DocSecurity>
   <Pages>2</Pages>
-  <Words>514</Words>
-[...11 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>465</Words>
+  <Characters>2656</Characters>
+  <CharactersWithSpaces>3116</CharactersWithSpaces>
+  <Paragraphs>90</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Luciana Braga de Pinho Pessoa</dc:creator>
   <dc:description/>
+  <dc:language>pt-BR</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...2 lines deleted...]
-  <dc:language>pt-BR</dc:language>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
-    <vt:lpwstr>14.0000</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
+    <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
-    <vt:i4>0</vt:i4>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
+    <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
-    <vt:bool>false</vt:bool>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ScaleCrop">
+    <vt:bool>0</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
-[...6 lines deleted...]
-    <vt:bool>false</vt:bool>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ShareDoc">
+    <vt:bool>0</vt:bool>
   </property>
 </Properties>
 </file>